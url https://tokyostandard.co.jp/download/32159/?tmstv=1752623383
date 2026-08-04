--- v0 (2025-10-30)
+++ v1 (2026-08-04)
@@ -54,80 +54,74 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-238097933"/>
             <w:placeholder>
               <w:docPart w:val="44B66C8F40574F2BA45131B4E16C4BAE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2023-02-20T00:00:00Z">
               <w:dateFormat w:val="yyyy'年'M'月'd'日'"/>
               <w:lid w:val="ja-JP"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1967" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="26D92989" w14:textId="0B981038" w:rsidR="00CC39F5" w:rsidRDefault="00CC39F5" w:rsidP="00CC39F5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【申請年月日】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D4C5EC9" w14:textId="77777777" w:rsidR="004C0864" w:rsidRDefault="004C0864" w:rsidP="00B91F01">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="03EF707D" w14:textId="77777777" w:rsidR="00B91F01" w:rsidRDefault="00B91F01" w:rsidP="00B91F01">
       <w:pPr>
         <w:ind w:right="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FDF995" w14:textId="216792B1" w:rsidR="00DC7DD6" w:rsidRPr="00832479" w:rsidRDefault="00DC7DD6" w:rsidP="00832479">
       <w:pPr>
         <w:pStyle w:val="1X"/>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00832479">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidR="00F02A76">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者情報</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -139,85 +133,82 @@
         <w:gridCol w:w="1128"/>
         <w:gridCol w:w="7231"/>
         <w:gridCol w:w="1373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F02A76" w14:paraId="070E7CC8" w14:textId="2D593AC4" w:rsidTr="00E36495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="356485D7" w14:textId="4E59802F" w:rsidR="00F02A76" w:rsidRDefault="00F02A76" w:rsidP="00E36495">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>組織名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1805656913"/>
             <w:placeholder>
               <w:docPart w:val="0EFF9806CEB14AEDAA80A7F0BB5EB104"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7231" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6C6F5B4D" w14:textId="11AF13E3" w:rsidR="00F02A76" w:rsidRDefault="00445D03" w:rsidP="00E36495">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【組織名】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53303A08" w14:textId="26A683FF" w:rsidR="00F02A76" w:rsidRDefault="00F02A76" w:rsidP="00E36495">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00E36495">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請者</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>印）</w:t>
             </w:r>
           </w:p>
@@ -250,685 +241,667 @@
           </w:tcPr>
           <w:p w14:paraId="3F067B7A" w14:textId="7BF135DA" w:rsidR="00E36495" w:rsidRDefault="00E36495" w:rsidP="00E36495">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-1856951529"/>
                 <w:placeholder>
                   <w:docPart w:val="391ED552FD964AC88867D4B3C572BBE9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【郵便番号】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39EBB255" w14:textId="77777777" w:rsidR="00E36495" w:rsidRDefault="00E36495" w:rsidP="00E36495">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E36495" w14:paraId="4C57F358" w14:textId="22252CF0" w:rsidTr="003F5C88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72FC02E4" w14:textId="77777777" w:rsidR="00E36495" w:rsidRDefault="00E36495" w:rsidP="00E36495"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4907D3DF" w14:textId="297234CD" w:rsidR="00E36495" w:rsidRDefault="00635A56" w:rsidP="00E36495">
+          <w:p w14:paraId="4907D3DF" w14:textId="297234CD" w:rsidR="00E36495" w:rsidRDefault="00000000" w:rsidP="00E36495">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1997996419"/>
                 <w:placeholder>
                   <w:docPart w:val="3C8180A465164DBEA5216B1E9D545ABB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
+                    <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>【都道府県】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E36495">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-92392705"/>
                 <w:placeholder>
                   <w:docPart w:val="0D7CDED77243406FB1DF86E804EFF969"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
+                    <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>【郡市区町村】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E36495">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="-19483425"/>
                 <w:placeholder>
                   <w:docPart w:val="8CAF8B66DAC748458EFFC46B3C7CEB65"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
+                    <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>【町域以下住所】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0739C6A9" w14:textId="77777777" w:rsidR="00E36495" w:rsidRDefault="00E36495" w:rsidP="00E36495">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E36495" w14:paraId="4D662822" w14:textId="77777777" w:rsidTr="003F5C88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD4790F" w14:textId="7A441F29" w:rsidR="00E36495" w:rsidRPr="00E36495" w:rsidRDefault="00F50ED9" w:rsidP="00E36495">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
             <w:r w:rsidR="00E36495">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3435103D" w14:textId="387EA0F0" w:rsidR="00E36495" w:rsidRDefault="00635A56" w:rsidP="00E36495">
+          <w:p w14:paraId="3435103D" w14:textId="387EA0F0" w:rsidR="00E36495" w:rsidRDefault="00000000" w:rsidP="00E36495">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1500579034"/>
                 <w:placeholder>
                   <w:docPart w:val="A1425B9212F740F4B839AA9E2F2D5260"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【</w:t>
                 </w:r>
                 <w:r w:rsidR="008B0D9A">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>申請</w:t>
                 </w:r>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>者役職名】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E36495">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1452277642"/>
                 <w:placeholder>
                   <w:docPart w:val="B0BEE45EE6DE48EFBC09EF929D55FA1D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【</w:t>
                 </w:r>
                 <w:r w:rsidR="008B0D9A">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>申請</w:t>
                 </w:r>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>者</w:t>
                 </w:r>
                 <w:r w:rsidR="008B0D9A">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>氏名</w:t>
                 </w:r>
                 <w:r w:rsidR="00E36495">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72BCBB30" w14:textId="77777777" w:rsidR="00E36495" w:rsidRDefault="00E36495" w:rsidP="00E36495">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FFAACFC" w14:textId="77777777" w:rsidR="00AA7DDC" w:rsidRDefault="00AA7DDC"/>
     <w:p w14:paraId="23A30495" w14:textId="77777777" w:rsidR="004C0864" w:rsidRDefault="004C0864"/>
     <w:p w14:paraId="3BE05D63" w14:textId="44FD754D" w:rsidR="00DC7DD6" w:rsidRPr="00832479" w:rsidRDefault="00DC7DD6" w:rsidP="00832479">
       <w:pPr>
         <w:pStyle w:val="1X"/>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00832479">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更内容</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD9E231" w14:textId="3EBCDBD4" w:rsidR="005D3D61" w:rsidRPr="00497DE2" w:rsidRDefault="00DC7DD6" w:rsidP="00497DE2">
+    <w:p w14:paraId="3CD9E231" w14:textId="50391049" w:rsidR="005D3D61" w:rsidRPr="00497DE2" w:rsidRDefault="00DC7DD6" w:rsidP="00497DE2">
       <w:pPr>
         <w:pStyle w:val="2X"/>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7DD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008D7B80">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r w:rsidR="00B91F01">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>T-web</w:t>
       </w:r>
       <w:r w:rsidR="008A4F88">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>サービス</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="511"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4990"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="5103"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C36896" w:rsidRPr="001757C8" w14:paraId="3AFAD405" w14:textId="77777777" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00281686" w:rsidRPr="001757C8" w14:paraId="3AFAD405" w14:textId="77777777" w:rsidTr="00937CBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414E2D6E" w14:textId="13C67218" w:rsidR="00C36896" w:rsidRPr="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          <w:p w14:paraId="414E2D6E" w14:textId="13C67218" w:rsidR="00281686" w:rsidRPr="00C36896" w:rsidRDefault="00281686" w:rsidP="00832479">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="769125400"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="448" w:type="dxa"/>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-                  <w:bottom w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F31A309" w14:textId="1432B355" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="002D0205" w:rsidP="00832479">
+              <w:p w14:paraId="6F31A309" w14:textId="316E4455" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00224FC6" w:rsidP="00832479">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E487472" w14:textId="08E71401" w:rsidR="00C36896" w:rsidRPr="00471B25" w:rsidRDefault="00B91F01" w:rsidP="00C36896">
+          <w:p w14:paraId="7BE27DA3" w14:textId="4B3949E4" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00281686" w:rsidP="00281686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T-web</w:t>
             </w:r>
-            <w:r w:rsidR="00C36896" w:rsidRPr="00DC7DD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>の</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00471B25">
+              <w:t>／</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>最大</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C36896" w:rsidRPr="00DC7DD6">
+              <w:t>T-web2.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ユーザー数変更</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00471B25">
+              <w:t>の</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>最大</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7DD6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ユーザー数変更</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00471B25" w:rsidRPr="00471B25">
+            <w:r w:rsidRPr="00471B25">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00832479">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="1F580125" w14:textId="62F30AEB" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...39 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E2BCD1" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A6F28B0" w14:textId="77777777" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C013C0D" w14:textId="1FC78585" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00C36896">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>現在の</w:t>
             </w:r>
             <w:r w:rsidR="00471B25">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>最大</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ユーザー数（人）</w:t>
             </w:r>
             <w:r w:rsidR="00471B25" w:rsidRPr="00471B25">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00832479">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1714313591"/>
             <w:placeholder>
               <w:docPart w:val="BBD481F302074BE0A6BA4C54C6777E18"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0C727DFD" w14:textId="63A600C3" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00992B48" w:rsidP="00C36896">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【現在</w:t>
                 </w:r>
                 <w:r w:rsidR="00C36896">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>の</w:t>
                 </w:r>
                 <w:r w:rsidR="000C03A1">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
@@ -936,154 +909,153 @@
                   </w:rPr>
                   <w:t>最大</w:t>
                 </w:r>
                 <w:r w:rsidR="00C36896">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>ユーザー数</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F6D228" w14:textId="61C09911" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00471B25">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="389DC557" w14:textId="37E91AE1" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="389DC557" w14:textId="37E91AE1" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E309EB1" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58241935" w14:textId="77777777" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E8141CA" w14:textId="0C81EE93" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00C36896">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>変更後の</w:t>
             </w:r>
             <w:r w:rsidR="00471B25">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>最大</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ユーザー数（人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1228959610"/>
             <w:placeholder>
               <w:docPart w:val="DC3C51E95FD14408AC8A12B4B3152534"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A44B341" w14:textId="15A73810" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00992B48" w:rsidP="00C36896">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【変</w:t>
                 </w:r>
                 <w:r w:rsidR="00C36896">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>更後の</w:t>
                 </w:r>
                 <w:r w:rsidR="000C03A1">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
@@ -1091,116 +1063,116 @@
                   </w:rPr>
                   <w:t>最大</w:t>
                 </w:r>
                 <w:r w:rsidR="00C36896">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>ユーザー数</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04B8F51F" w14:textId="51C6AE73" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00471B25">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C36896" w:rsidRPr="00825598" w14:paraId="68B69025" w14:textId="46A04F66" w:rsidTr="00832479">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00C36896" w:rsidRPr="00825598" w14:paraId="68B69025" w14:textId="46A04F66" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D731F9A" w14:textId="225834E4" w:rsidR="00C36896" w:rsidRPr="00825598" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0864D5" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="00825598" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8777" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F12CB2F" w14:textId="4D16E0C9" w:rsidR="00C36896" w:rsidRPr="00825598" w:rsidRDefault="00C36896" w:rsidP="00471B25">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>人数帯が変わる場合のみ提出してください（</w:t>
             </w:r>
@@ -1265,95 +1237,95 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>参照）</w:t>
             </w:r>
             <w:r w:rsidR="000C03A1" w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471B25" w:rsidRPr="00825598" w14:paraId="6CB8EE84" w14:textId="77777777" w:rsidTr="00832479">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00471B25" w:rsidRPr="00825598" w14:paraId="6CB8EE84" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D17554" w14:textId="77777777" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="00471B25" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8EEAC3" w14:textId="77777777" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="00471B25" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8777" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C788A" w14:textId="5A1294D8" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="000C03A1" w:rsidP="00471B25">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>現在の</w:t>
             </w:r>
@@ -1378,542 +1350,511 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
             <w:r w:rsidR="00471B25" w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Portal</w:t>
             </w:r>
             <w:r w:rsidR="00471B25" w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>から［会社情報］を選択し、「最大ユーザー数」の項目を確認してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="27D14767" w14:textId="5F09765B" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00281686" w:rsidRPr="001757C8" w14:paraId="27D14767" w14:textId="5F09765B" w:rsidTr="00FF6AD3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDCB9F7" w14:textId="7CD627D2" w:rsidR="00C36896" w:rsidRPr="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          <w:p w14:paraId="4CDCB9F7" w14:textId="7CD627D2" w:rsidR="00281686" w:rsidRPr="00C36896" w:rsidRDefault="00281686" w:rsidP="00832479">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="1633741973"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="448" w:type="dxa"/>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-                  <w:bottom w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4A63B4A9" w14:textId="370E6B15" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="00C36896" w:rsidP="00832479">
+              <w:p w14:paraId="4A63B4A9" w14:textId="108FE186" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00224FC6" w:rsidP="00832479">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD71C3C" w14:textId="10C0C58F" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="00B91F01" w:rsidP="00C36896">
+          <w:p w14:paraId="090E6850" w14:textId="1A9FC526" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00281686" w:rsidP="00281686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T-web</w:t>
             </w:r>
-            <w:r w:rsidR="00C36896" w:rsidRPr="00DC7DD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>T-web2.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7DD6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>のデータ容量追加</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="1FA97AF1" w14:textId="08C48415" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...39 lines deleted...]
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="204DC1CA" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70619867" w14:textId="77777777" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62103687" w14:textId="4D00022C" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00C36896">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>現在のデータ容量（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00471B25" w:rsidRPr="00471B25">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00832479">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-51858665"/>
             <w:placeholder>
               <w:docPart w:val="26679AF7ECEA4BD799B01BD5D18824A9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2308B236" w14:textId="16EDA56C" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00992B48" w:rsidP="00C36896">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【現在</w:t>
                 </w:r>
                 <w:r w:rsidR="00C36896">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>のデータ容量</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="760BC3E3" w14:textId="23458B52" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00471B25">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="314F8325" w14:textId="3C66C663" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="002D49C3" w:rsidRPr="001757C8" w14:paraId="314F8325" w14:textId="3C66C663" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CD2B71" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          <w:p w14:paraId="00CD2B71" w14:textId="77777777" w:rsidR="002D49C3" w:rsidRPr="001757C8" w:rsidRDefault="002D49C3" w:rsidP="002D49C3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2B05CA" w14:textId="77777777" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          <w:p w14:paraId="5A2B05CA" w14:textId="77777777" w:rsidR="002D49C3" w:rsidRDefault="002D49C3" w:rsidP="002D49C3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A083E3A" w14:textId="0AA2FF8B" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00471B25" w:rsidP="00C36896">
+          <w:p w14:paraId="5A083E3A" w14:textId="0AA2FF8B" w:rsidR="002D49C3" w:rsidRPr="001757C8" w:rsidRDefault="002D49C3" w:rsidP="002D49C3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>追加</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00C36896">
+              <w:t>追加後のデータ容量（</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
-            <w:r w:rsidR="00C36896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1682419519"/>
+            <w:id w:val="-707643563"/>
             <w:placeholder>
-              <w:docPart w:val="480BD3A1D0AC4B58B69AF842DB59D92C"/>
+              <w:docPart w:val="12D0E0A92950498BA46CE5DDF6B9FDF4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="09482F69" w14:textId="533EA322" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00992B48" w:rsidP="00C36896">
+              <w:p w14:paraId="09482F69" w14:textId="476E40CB" w:rsidR="002D49C3" w:rsidRPr="001757C8" w:rsidRDefault="002D49C3" w:rsidP="002D49C3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
-                  <w:t>【変更</w:t>
+                  <w:t>【</w:t>
                 </w:r>
-                <w:r w:rsidR="00C36896">
+                <w:r w:rsidRPr="002D49C3">
                   <w:rPr>
-                    <w:rStyle w:val="a9"/>
-                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
-                  <w:t>後のデータ容量</w:t>
+                  <w:t>変更後のデータ容量</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD5A599" w14:textId="69509316" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00471B25">
+          <w:p w14:paraId="4DD5A599" w14:textId="69509316" w:rsidR="002D49C3" w:rsidRPr="001757C8" w:rsidRDefault="002D49C3" w:rsidP="002D49C3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471B25" w:rsidRPr="00825598" w14:paraId="74EDBA1F" w14:textId="77777777" w:rsidTr="00832479">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00471B25" w:rsidRPr="00825598" w14:paraId="74EDBA1F" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C06B375" w14:textId="77777777" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="00471B25" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481F4B99" w14:textId="77777777" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="00471B25" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8777" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F46A9D3" w14:textId="7BCA4A8B" w:rsidR="00471B25" w:rsidRPr="00825598" w:rsidRDefault="00471B25" w:rsidP="00471B25">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>現在のデータ容量は、</w:t>
@@ -1931,1455 +1872,1393 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Portal</w:t>
             </w:r>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>から［会社情報］を選択し、「データ容量」の項目を確認してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00992B48" w:rsidRPr="001757C8" w14:paraId="6C6FA2E5" w14:textId="77777777" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00281686" w:rsidRPr="00DC7DD6" w14:paraId="637F75A4" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12A03E7C" w14:textId="15E38E2B" w:rsidR="00C36896" w:rsidRPr="00C36896" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          </w:tcPr>
+          <w:p w14:paraId="53678965" w14:textId="77777777" w:rsidR="00281686" w:rsidRPr="00C36896" w:rsidRDefault="00281686" w:rsidP="00060C6A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:id w:val="295950109"/>
+            <w:id w:val="1392316652"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="448" w:type="dxa"/>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-                  <w:bottom w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2889C349" w14:textId="31D39790" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="00C36896" w:rsidP="00832479">
+              <w:p w14:paraId="460ED875" w14:textId="65AA70BE" w:rsidR="00281686" w:rsidRPr="00E63583" w:rsidRDefault="00281686" w:rsidP="00060C6A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00DC7DD6">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48158FC0" w14:textId="309357CF" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="00C36896" w:rsidP="00C36896">
+          <w:p w14:paraId="0FF9214E" w14:textId="5DC66453" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00D36537" w:rsidP="00281686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IT</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>トレーナーの</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Web</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ミーティング追加</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="3118" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00060C6A" w:rsidRPr="00DC7DD6" w14:paraId="2C10296C" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E38967B" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="00DC7DD6" w:rsidRDefault="00C36896" w:rsidP="00C36896">
+          </w:tcPr>
+          <w:p w14:paraId="64829667" w14:textId="77777777" w:rsidR="00060C6A" w:rsidRPr="00C36896" w:rsidRDefault="00060C6A" w:rsidP="00060C6A">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:leftChars="0" w:left="420"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...20 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DE5FF2" w14:textId="77777777" w:rsidR="00C36896" w:rsidRPr="001757C8" w:rsidRDefault="00C36896" w:rsidP="00832479">
+          <w:p w14:paraId="00D0CD7B" w14:textId="77777777" w:rsidR="00060C6A" w:rsidRDefault="00060C6A" w:rsidP="00060C6A">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="17E248A7" w14:textId="1E37B9AE" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00C36896">
+          </w:tcPr>
+          <w:p w14:paraId="656795EA" w14:textId="67B3D9DB" w:rsidR="00060C6A" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="00060C6A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>追加</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Web</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ミーティング回数</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>時間：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>20,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円＋税</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-326822559"/>
+            <w:id w:val="-815183084"/>
             <w:placeholder>
-              <w:docPart w:val="CE0A1F31B9624F7C9CF75EBE2B11927D"/>
+              <w:docPart w:val="C1F8B92303F24F69B1D62336185DF6ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5F09F759" w14:textId="1F216C94" w:rsidR="00C36896" w:rsidRDefault="00992B48" w:rsidP="00C36896">
+              <w:p w14:paraId="51EF0E9F" w14:textId="4F48D56D" w:rsidR="00060C6A" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="00060C6A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
-                  <w:t>【追加</w:t>
+                  <w:t>【</w:t>
                 </w:r>
-                <w:r w:rsidR="00C36896">
+                <w:r w:rsidRPr="002D49C3">
                   <w:rPr>
-                    <w:rStyle w:val="a9"/>
-                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080"/>
+                  </w:rPr>
+                  <w:t>追加</w:t>
+                </w:r>
+                <w:r w:rsidRPr="002D49C3">
+                  <w:rPr>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Web</w:t>
                 </w:r>
-                <w:r w:rsidR="00C36896">
+                <w:r w:rsidRPr="002D49C3">
                   <w:rPr>
-                    <w:rStyle w:val="a9"/>
-                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>ミーティング回数</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C62F284" w14:textId="77DDBB6B" w:rsidR="00C36896" w:rsidRDefault="00C36896" w:rsidP="00471B25">
+          </w:tcPr>
+          <w:p w14:paraId="5B10BC2E" w14:textId="0BA9DA2B" w:rsidR="00060C6A" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="00060C6A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>回</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE4CAF" w:rsidRPr="001757C8" w14:paraId="6870B337" w14:textId="77777777" w:rsidTr="004C0864">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00D36537" w14:paraId="1A332227" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353FC4DF" w14:textId="2E71A68A" w:rsidR="00CE4CAF" w:rsidRPr="00C36896" w:rsidRDefault="00CE4CAF" w:rsidP="00CE4CAF">
+          <w:p w14:paraId="20289002" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="001757C8" w:rsidRDefault="00D36537" w:rsidP="0062653E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:id w:val="2079624609"/>
+            <w:id w:val="-2086996683"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="448" w:type="dxa"/>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-                  <w:bottom w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6A707387" w14:textId="57CDC062" w:rsidR="00CE4CAF" w:rsidRPr="00DC7DD6" w:rsidRDefault="000B2A8C" w:rsidP="00CE4CAF">
+              <w:p w14:paraId="4F2963FC" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ED8A6D" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901CF4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901CF4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>トレーナーの</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>訪問</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901CF4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>追加</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E41CD7" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>※別途、東京起点の交通費を申し受けます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D36537" w14:paraId="577277DA" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B1E592" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="001757C8" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C0DCBE" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE14289" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="004A1781" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>追加</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>訪問</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>回数（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>時間：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>50,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1781">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円＋税）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1601827681"/>
+            <w:placeholder>
+              <w:docPart w:val="B9F81F5BDA6642A9A914D1613EA13DB3"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3118" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="62C24F9E" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00D36537">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【追加訪問回数】</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53755609" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>回</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D36537" w:rsidRPr="00DC7DD6" w14:paraId="1004784F" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D7BDA6" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00C36896" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="376054286"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+              <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34935270" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00E63583" w:rsidRDefault="00D36537" w:rsidP="0062653E">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
+                    <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4990" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="770CFE0C" w14:textId="46097B02" w:rsidR="00CE4CAF" w:rsidRPr="00DC7DD6" w:rsidRDefault="001605C0" w:rsidP="00CE4CAF">
+          <w:p w14:paraId="12CE50F5" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00DC7DD6" w:rsidRDefault="00D36537" w:rsidP="0062653E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00BF7CD5">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>テキスト追加</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00246228">
+              <w:t>T-web</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF7CD5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">　※</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00246228">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00246228">
+              <w:t>から</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>セットまでは無料</w:t>
-[...31 lines deleted...]
-              <w:rPr>
+              <w:t>T-web2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>へ移行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D36537" w:rsidRPr="00CA2F4D" w14:paraId="17C981F3" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1688361C" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00C36896" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:leftChars="0" w:left="420"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775B0286" w14:textId="77777777" w:rsidR="00AA561C" w:rsidRPr="00C36896" w:rsidRDefault="00AA561C" w:rsidP="00AA561C">
+          <w:p w14:paraId="0290879F" w14:textId="77777777" w:rsidR="00D36537" w:rsidRDefault="00D36537" w:rsidP="0062653E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...82 lines deleted...]
-              <w:t>)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7DAFA21E" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="0062653E">
+            <w:r w:rsidRPr="00CA2F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>変更適用月　※適用月の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日から変更</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="467563045"/>
+            <w:id w:val="-1352804643"/>
             <w:placeholder>
-              <w:docPart w:val="8CF2B33B0061415E8EB5E1C220E6BB39"/>
+              <w:docPart w:val="AC2CD2813A1F46089D6CC214510729F4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="33CB2F45" w14:textId="71860F07" w:rsidR="00AA561C" w:rsidRPr="00C72EDE" w:rsidRDefault="00C72EDE" w:rsidP="00C72EDE">
-[...208 lines deleted...]
-              <w:p w14:paraId="2B832BCF" w14:textId="38F48BF4" w:rsidR="001605C0" w:rsidRDefault="00C72EDE" w:rsidP="00AA561C">
+              <w:p w14:paraId="55EB646B" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="0062653E">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
-                  <w:t>【追加セット数</w:t>
-[...27 lines deleted...]
-                  <w:t>】</w:t>
+                  <w:t>【変更適用月】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6234750C" w14:textId="1234B4B1" w:rsidR="001605C0" w:rsidRDefault="001605C0" w:rsidP="00AA561C">
+          </w:tcPr>
+          <w:p w14:paraId="42782FAB" w14:textId="77777777" w:rsidR="00D36537" w:rsidRPr="00CA2F4D" w:rsidRDefault="00D36537" w:rsidP="0062653E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>セット</w:t>
+            <w:r w:rsidRPr="00CA2F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15A8063D" w14:textId="77777777" w:rsidR="00497DE2" w:rsidRDefault="00497DE2"/>
     <w:p w14:paraId="29E83C9F" w14:textId="3695E71E" w:rsidR="00476FD8" w:rsidRPr="00DC7DD6" w:rsidRDefault="00DC7DD6" w:rsidP="00497DE2">
       <w:pPr>
         <w:pStyle w:val="2X"/>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC7DD6">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008D7B80">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r w:rsidR="00476FD8" w:rsidRPr="00DC7DD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>アカデミー</w:t>
       </w:r>
       <w:r w:rsidR="008A4F88">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>サービス</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
-          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="511"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4959"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="5103"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F870E9" w14:paraId="2D28CE69" w14:textId="77777777" w:rsidTr="004C0864">
-[...6 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00281686" w14:paraId="2D28CE69" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2648817D" w14:textId="77777777" w:rsidR="00F870E9" w:rsidRPr="00C36896" w:rsidRDefault="00F870E9" w:rsidP="00832479">
+          <w:p w14:paraId="2648817D" w14:textId="5BCC3DF0" w:rsidR="00281686" w:rsidRPr="00542C9A" w:rsidRDefault="00281686" w:rsidP="00542C9A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-1385104565"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="479" w:type="dxa"/>
-[...3 lines deleted...]
-                </w:tcBorders>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="469C5B3F" w14:textId="06EB1E58" w:rsidR="00F870E9" w:rsidRPr="00DC7DD6" w:rsidRDefault="00143A3D" w:rsidP="00832479">
+              <w:p w14:paraId="469C5B3F" w14:textId="06EB1E58" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00281686" w:rsidP="00832479">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4959" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77655A9F" w14:textId="1434CC08" w:rsidR="00F870E9" w:rsidRPr="00DC7DD6" w:rsidRDefault="00F870E9" w:rsidP="00F870E9">
+          <w:p w14:paraId="26B948C1" w14:textId="31095022" w:rsidR="00281686" w:rsidRPr="00DC7DD6" w:rsidRDefault="00281686" w:rsidP="00281686">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7DD6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t>アカデミーサービス</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC7DD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ラーニングシステムのユーザー数変更</w:t>
-[...38 lines deleted...]
-            </w:pPr>
+              <w:t>のユーザー数変更</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F870E9" w14:paraId="0F8FC570" w14:textId="77777777" w:rsidTr="004C0864">
-[...7 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00F870E9" w14:paraId="0F8FC570" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38BB938C" w14:textId="77777777" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="070B9ADE" w14:textId="77777777" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4959" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F18412C" w14:textId="0D12259B" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00F870E9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>現在のユーザー数（人）</w:t>
             </w:r>
             <w:r w:rsidR="00832479" w:rsidRPr="00832479">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00B420E5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1187330161"/>
             <w:placeholder>
               <w:docPart w:val="5E624EC409BF41458C2F7ED94335BCC2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="52E42DF4" w14:textId="5A82FFB4" w:rsidR="00F870E9" w:rsidRDefault="00992B48" w:rsidP="00F870E9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【現在</w:t>
                 </w:r>
                 <w:r w:rsidR="00F870E9">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>のユーザー数</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3088EA42" w14:textId="493EEA31" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00F51AF1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F870E9" w14:paraId="169C1801" w14:textId="77777777" w:rsidTr="004C0864">
-[...7 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00F870E9" w14:paraId="169C1801" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19961CE7" w14:textId="77777777" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49B67E13" w14:textId="77777777" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4959" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EDF7AC6" w14:textId="172FD593" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00F870E9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>変更後のユーザー数（人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1590775711"/>
             <w:placeholder>
               <w:docPart w:val="AC71023B0E3640D590D1291D52BAFB4D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6F37B6F7" w14:textId="6EAE110B" w:rsidR="00F870E9" w:rsidRDefault="00992B48" w:rsidP="00F870E9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>【変更</w:t>
                 </w:r>
                 <w:r w:rsidR="00F870E9">
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>後のユーザー数</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="a9"/>
                     <w:rFonts w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>】</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="505046" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E75C1E4" w14:textId="39220671" w:rsidR="00F870E9" w:rsidRDefault="00F870E9" w:rsidP="00F51AF1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00832479" w:rsidRPr="00825598" w14:paraId="572D978A" w14:textId="77777777" w:rsidTr="00143A3D">
-[...7 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00832479" w:rsidRPr="00825598" w14:paraId="572D978A" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="116046EA" w14:textId="77777777" w:rsidR="00832479" w:rsidRPr="00825598" w:rsidRDefault="00832479" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="358D43DE" w14:textId="77777777" w:rsidR="00832479" w:rsidRPr="00825598" w:rsidRDefault="00832479" w:rsidP="00832479">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8746" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ABCC711" w14:textId="372353F5" w:rsidR="00832479" w:rsidRPr="00825598" w:rsidRDefault="00CA78D8" w:rsidP="00832479">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>現在のユーザー数</w:t>
             </w:r>
             <w:r w:rsidR="00C54977" w:rsidRPr="00825598">
@@ -3411,228 +3290,1061 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ラーニングシステムから［ユーザー管理］を選択し、会社内の（</w:t>
             </w:r>
             <w:r w:rsidR="00B420E5" w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B420E5" w:rsidRPr="00825598">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>）内の数字を確認してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00143A3D" w:rsidRPr="00825598" w14:paraId="7AA6DBA3" w14:textId="77777777" w:rsidTr="0016213F">
-[...2 lines deleted...]
-            <w:tcW w:w="511" w:type="dxa"/>
+      <w:tr w:rsidR="00C57887" w:rsidRPr="00825598" w14:paraId="016125D2" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="713E4923" w14:textId="77777777" w:rsidR="00C57887" w:rsidRPr="00825598" w:rsidRDefault="00C57887" w:rsidP="00C57887">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D88A98A" w14:textId="77777777" w:rsidR="00C57887" w:rsidRPr="00825598" w:rsidRDefault="00C57887" w:rsidP="00C57887">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6257703D" w14:textId="77777777" w:rsidR="00143A3D" w:rsidRPr="00143A3D" w:rsidRDefault="00143A3D" w:rsidP="00143A3D">
+          <w:p w14:paraId="11ED542D" w14:textId="2E325864" w:rsidR="00C57887" w:rsidRPr="000E0F9A" w:rsidRDefault="00C57887" w:rsidP="00C57887">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>変更適用月　※適用月の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日から変更</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1657331729"/>
+            <w:placeholder>
+              <w:docPart w:val="04D581D9C8BD40DB8FDB1894DB593762"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3118" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="58C30688" w14:textId="2FF7A992" w:rsidR="00C57887" w:rsidRPr="000E0F9A" w:rsidRDefault="00C57887" w:rsidP="00C57887">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="a9"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>【変更適用月】</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD0DA3" w14:textId="7A376BD1" w:rsidR="00C57887" w:rsidRPr="000E0F9A" w:rsidRDefault="00C57887" w:rsidP="00C57887">
+            <w:pPr>
+              <w:ind w:firstLineChars="150" w:firstLine="270"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C57887">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00143A3D" w:rsidRPr="00825598" w14:paraId="7AA6DBA3" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6257703D" w14:textId="38E02832" w:rsidR="00143A3D" w:rsidRPr="00542C9A" w:rsidRDefault="00143A3D" w:rsidP="00542C9A">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="1916121225"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
               <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="479" w:type="dxa"/>
-[...5 lines deleted...]
-                </w:tcBorders>
+                <w:tcW w:w="425" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4F79CE5E" w14:textId="22893CBC" w:rsidR="00143A3D" w:rsidRPr="00825598" w:rsidRDefault="003164CF" w:rsidP="00143A3D">
+              <w:p w14:paraId="4F79CE5E" w14:textId="3245E788" w:rsidR="00143A3D" w:rsidRPr="00825598" w:rsidRDefault="00276649" w:rsidP="00143A3D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8746" w:type="dxa"/>
+            <w:tcW w:w="8890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEECFCE" w14:textId="1E6D0DCE" w:rsidR="00143A3D" w:rsidRPr="00143A3D" w:rsidRDefault="004856D1" w:rsidP="00143A3D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>システム管理者の変更</w:t>
+            </w:r>
+            <w:r w:rsidR="00276649">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>または追加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="419EEEF1" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F9F74D" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="002948BC" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E90EA36" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CC9900"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEECFCE" w14:textId="4DD479E5" w:rsidR="00143A3D" w:rsidRPr="00143A3D" w:rsidRDefault="00221483" w:rsidP="00143A3D">
+          <w:p w14:paraId="5373D421" w14:textId="732E0838" w:rsidR="00276649" w:rsidRPr="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
             <w:pPr>
               <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>システム管理者の変更追加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5875FE05" w14:textId="1395B223" w:rsidR="00276649" w:rsidRDefault="00000000" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1039122494"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00224FC6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00276649">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00276649">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">変更　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:hint="eastAsia"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1046496776"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00224FC6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00276649" w:rsidRPr="00276649">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00276649" w:rsidRPr="00276649">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>追加</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="0A7F1E51" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B65965E" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="002948BC" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73466585" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>【</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0317BFA2" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>2026</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>システム管理者のご連絡先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:id w:val="-737553969"/>
+              <w:placeholder>
+                <w:docPart w:val="2637C58FB005451A81452FAE79AE1EA8"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2B558293" w14:textId="1DB7E9F4" w:rsidR="00276649" w:rsidRPr="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E80306">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【お名前】</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="17923469" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8AC163" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="002948BC" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0929EFE0" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>年</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E4100F" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:id w:val="1564057178"/>
+              <w:placeholder>
+                <w:docPart w:val="B2C89B806A5C406BA3041160712BB444"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5048E551" w14:textId="7D0BE979" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E80306">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【メールアドレス】</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="4B5DBA91" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A9E806" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="002948BC" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41372D55" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>改定</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD2F928" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:id w:val="909582630"/>
+              <w:placeholder>
+                <w:docPart w:val="E2BF9E6C5AEC44A19402F0CA24F9C3E4"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="44AD6738" w14:textId="3F1D5B4E" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E80306">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【部署名】</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="09363BB2" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE7D7A2" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="002948BC" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02483D58" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>版</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A168AD1" w14:textId="425830C9" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:id w:val="77728073"/>
+              <w:placeholder>
+                <w:docPart w:val="9D81DDC181A84739B5BD907F8CC3239E"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="17AAA986" w14:textId="5144E9BA" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E80306">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【役職名】</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w:rsidRPr="00825598" w14:paraId="4A59AB70" w14:textId="77777777" w:rsidTr="00D36537">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525D9202" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="00143A3D" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:leftChars="0" w:left="420"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB72E04" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>アカデミーサービス</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E92268" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="001C001D" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>変更適用月　※適用月の</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日から変更</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2077511542"/>
+            <w:placeholder>
+              <w:docPart w:val="BA25B21CC4AC4B9BBA51092B3DFECCB5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3118" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FD9CD12" w14:textId="56462D62" w:rsidR="00276649" w:rsidRPr="001C001D" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="a9"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>【変更適用月】</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="CC9900" w:themeColor="accent5"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106D40BF" w14:textId="6F1DFF68" w:rsidR="00276649" w:rsidRPr="001C001D" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C001D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w14:paraId="5525E4C3" w14:textId="77777777" w:rsidTr="00281686">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5602D569" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="00542C9A" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:ind w:leftChars="0"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>】</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="-970120134"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="ＭＳ ゴシック"/>
+              <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45C1F915" w14:textId="77777777" w:rsidR="00276649" w:rsidRPr="00DC7DD6" w:rsidRDefault="00276649" w:rsidP="00276649">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F8B432" w14:textId="4D407866" w:rsidR="00276649" w:rsidRPr="00DC7DD6" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>への変更</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276649" w14:paraId="7246CB46" w14:textId="77777777" w:rsidTr="00887A20">
+        <w:trPr>
+          <w:trHeight w:val="1194"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C5FDC2" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA4CB0D" w14:textId="77777777" w:rsidR="00276649" w:rsidRDefault="00276649" w:rsidP="00276649">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFEFC1" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F8C267" w14:textId="0114F256" w:rsidR="00276649" w:rsidRDefault="00000000" w:rsidP="00276649">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="535394399"/>
+                <w:placeholder>
+                  <w:docPart w:val="EE00A17CE0CA4CA0BAF268EE7FBA292B"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00276649" w:rsidRPr="00281686">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  </w:rPr>
+                  <w:t>【備考】</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="308630F1" w14:textId="4159AA80" w:rsidR="00B91F01" w:rsidRPr="002E288D" w:rsidRDefault="00B91F01">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="38F02A59" w14:textId="77777777" w:rsidR="004C0864" w:rsidRDefault="004C0864"/>
     <w:p w14:paraId="3106381F" w14:textId="5EAD70E6" w:rsidR="00476FD8" w:rsidRPr="00200BD7" w:rsidRDefault="000515D4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200BD7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>弊社使用欄</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3737,52 +4449,231 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA9A581" w14:textId="77777777" w:rsidR="00825598" w:rsidRPr="00200BD7" w:rsidRDefault="00825598">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64A507E0" w14:textId="257D02E1" w:rsidR="00FD44A9" w:rsidRPr="00200BD7" w:rsidRDefault="00FD44A9" w:rsidP="00497DE2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D77439" w:rsidRPr="00200BD7" w14:paraId="655CB669" w14:textId="77777777" w:rsidTr="001A4C5C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5141D387" w14:textId="20C81FFD" w:rsidR="00D77439" w:rsidRPr="00200BD7" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>＜追加</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Web)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ミーティングを行う場合＞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77439" w:rsidRPr="00200BD7" w14:paraId="3EA2C910" w14:textId="77777777" w:rsidTr="00200BD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46489836" w14:textId="6A08C3F2" w:rsidR="00D77439" w:rsidRPr="00D77439" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>実施日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8323" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A043644" w14:textId="77777777" w:rsidR="00D77439" w:rsidRPr="00200BD7" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77439" w:rsidRPr="00200BD7" w14:paraId="2D44B43F" w14:textId="77777777" w:rsidTr="00200BD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02ED5860" w14:textId="77777777" w:rsidR="00D77439" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>実施内容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2470E7F0" w14:textId="77777777" w:rsidR="00D77439" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CAD8950" w14:textId="7E6302AB" w:rsidR="00D77439" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8323" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3879A1E6" w14:textId="77777777" w:rsidR="00D77439" w:rsidRPr="00200BD7" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77439" w:rsidRPr="00200BD7" w14:paraId="5F9B6AD7" w14:textId="77777777" w:rsidTr="00200BD7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B3DE23" w14:textId="3F197767" w:rsidR="00D77439" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>交通費</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8323" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5DA54D" w14:textId="77777777" w:rsidR="00D77439" w:rsidRPr="00200BD7" w:rsidRDefault="00D77439">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C316EF7" w14:textId="77777777" w:rsidR="00825598" w:rsidRDefault="00825598" w:rsidP="00497DE2"/>
+    <w:p w14:paraId="5C316EF7" w14:textId="5F323A56" w:rsidR="00825598" w:rsidRDefault="00825598" w:rsidP="00497DE2"/>
     <w:p w14:paraId="4957B81E" w14:textId="447B0287" w:rsidR="00CC39F5" w:rsidRPr="00AA7DDC" w:rsidRDefault="00CC39F5" w:rsidP="00CC39F5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dashed" w:sz="4" w:space="1" w:color="C00000"/>
           <w:left w:val="dashed" w:sz="4" w:space="4" w:color="C00000"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="1" w:color="C00000"/>
           <w:right w:val="dashed" w:sz="4" w:space="4" w:color="C00000"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7DDC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>＜</w:t>
       </w:r>
@@ -4210,208 +5101,207 @@
       <w:r>
         <w:t>780</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>EMAIL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94D7F">
         <w:t>ts-keiyaku@tokyostandard.co.jp</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CC39F5" w:rsidRPr="00B91F01" w:rsidSect="00265735">
+    <w:sectPr w:rsidR="00CC39F5" w:rsidRPr="00B91F01" w:rsidSect="001C001D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1077" w:bottom="1418" w:left="1077" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1C49E7" w14:textId="77777777" w:rsidR="005A0716" w:rsidRDefault="005A0716" w:rsidP="005D3D61">
+    <w:p w14:paraId="5056ACF7" w14:textId="77777777" w:rsidR="001947AA" w:rsidRDefault="001947AA" w:rsidP="005D3D61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="477D9A91" w14:textId="77777777" w:rsidR="005A0716" w:rsidRDefault="005A0716" w:rsidP="005D3D61">
+    <w:p w14:paraId="4802E89E" w14:textId="77777777" w:rsidR="001947AA" w:rsidRDefault="001947AA" w:rsidP="005D3D61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1156606310"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="430DAEAE" w14:textId="0183B3EE" w:rsidR="002712B8" w:rsidRDefault="002712B8">
         <w:pPr>
           <w:pStyle w:val="a6"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="ja-JP"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> / </w:t>
         </w:r>
         <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3EE4F775" w14:textId="77777777" w:rsidR="002712B8" w:rsidRDefault="002712B8">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="033376FD" w14:textId="77777777" w:rsidR="005A0716" w:rsidRDefault="005A0716" w:rsidP="005D3D61">
+    <w:p w14:paraId="7A19D45F" w14:textId="77777777" w:rsidR="001947AA" w:rsidRDefault="001947AA" w:rsidP="005D3D61">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9A3369" w14:textId="77777777" w:rsidR="005A0716" w:rsidRDefault="005A0716" w:rsidP="005D3D61">
+    <w:p w14:paraId="19FA273A" w14:textId="77777777" w:rsidR="001947AA" w:rsidRDefault="001947AA" w:rsidP="005D3D61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a8"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -4534,206 +5424,194 @@
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>変更</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>申請書</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2038" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="00C47A66" w14:textId="7BF72932" w:rsidR="005D3D61" w:rsidRPr="009E61BA" w:rsidRDefault="005D3D61" w:rsidP="000C6A47">
+        <w:p w14:paraId="00C47A66" w14:textId="55C9D94C" w:rsidR="005D3D61" w:rsidRPr="009E61BA" w:rsidRDefault="005D3D61" w:rsidP="000C6A47">
           <w:pPr>
             <w:pStyle w:val="a4"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="009E61BA">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>&lt;</w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:id w:val="-1878540283"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
               </w:placeholder>
-              <w:date>
+              <w:date w:fullDate="2026-04-08T00:00:00Z">
                 <w:dateFormat w:val="yyMMdd"/>
                 <w:lid w:val="ja-JP"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
-              <w:r w:rsidR="00397567">
+              <w:r w:rsidR="00BE3262">
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                 </w:rPr>
-                <w:t>250</w:t>
-[...11 lines deleted...]
-                <w:t>9</w:t>
+                <w:t>260408</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidRPr="009E61BA">
             <w:t>&gt;</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="40B98EDC" w14:textId="5CED0947" w:rsidR="005D3D61" w:rsidRDefault="005D3D61">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F5F5ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED06AA18"/>
     <w:lvl w:ilvl="0" w:tplc="D95C1F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="1272" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="1692" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="2112" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="2532" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2952" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="3372" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3792" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="4212" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="420"/>
+        <w:ind w:left="4632" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135B44A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6442D1F2"/>
     <w:lvl w:ilvl="0" w:tplc="5EA45474">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5188,951 +6066,1332 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A2109C"/>
+    <w:nsid w:val="2A803B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F963764"/>
-    <w:lvl w:ilvl="0" w:tplc="5EA45474">
+    <w:tmpl w:val="D85E4F18"/>
+    <w:lvl w:ilvl="0" w:tplc="09321C1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
-      </w:pPr>
-[...557 lines deleted...]
-        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="420"/>
+        <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260" w:hanging="420"/>
+        <w:ind w:left="1320" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="420"/>
+        <w:ind w:left="1760" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100" w:hanging="420"/>
+        <w:ind w:left="2200" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="420"/>
+        <w:ind w:left="2640" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="420"/>
+        <w:ind w:left="3080" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3360" w:hanging="420"/>
+        <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A2109C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F963764"/>
+    <w:lvl w:ilvl="0" w:tplc="5EA45474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="420867C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55D4FE8C"/>
+    <w:lvl w:ilvl="0" w:tplc="BCE05EC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:color w:val="B43412" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DB1068"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="372C0356"/>
+    <w:lvl w:ilvl="0" w:tplc="D95C1F4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="484D72F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4049A06"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D665BE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C485FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="9F145A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="※"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68F42E25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F24E58F2"/>
+    <w:lvl w:ilvl="0" w:tplc="5EA45474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74996645"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8108B92C"/>
+    <w:lvl w:ilvl="0" w:tplc="3A983CC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77C62B58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E32DA78"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D050118"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC4CFFC6"/>
+    <w:lvl w:ilvl="0" w:tplc="09321C1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1686" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2106" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2526" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3366" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3786" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1270894832">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="794758626">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="165369160">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1392656384">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1669862069">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1676304740">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="48962634">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1117141890">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="200829602">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1771270780">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2097940674">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="672876193">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1362826238">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1362826238">
+  <w:num w:numId="14" w16cid:durableId="236210754">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1037663030">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="437025033">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K3UKQh4oSuBOcVoxNMsEwtWwcdubzHJV04uiT57WxxjhfU8w09Kbsql4fno/QtNZ5pbiK15CNUJKx2/liI255w==" w:salt="FMMnqMwMbecIVto/zu0WtQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5ofWxmkfAf9Vr3E7YybmSlxU2gOCsI5VCkdj3xic2ACSCjCW49EWzn1LstiAefwloAvbg2sjRmrYcHJg2CC5Aw==" w:salt="Gc6hQiY75HKXomXW2zg+vg=="/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00476FD8"/>
     <w:rsid w:val="00046864"/>
     <w:rsid w:val="000515D4"/>
+    <w:rsid w:val="00060C6A"/>
+    <w:rsid w:val="0006497B"/>
+    <w:rsid w:val="000A004C"/>
     <w:rsid w:val="000A2441"/>
+    <w:rsid w:val="000A52C5"/>
     <w:rsid w:val="000B2A8C"/>
+    <w:rsid w:val="000B4002"/>
+    <w:rsid w:val="000B4870"/>
     <w:rsid w:val="000C03A1"/>
+    <w:rsid w:val="000C59EA"/>
     <w:rsid w:val="000C6A47"/>
+    <w:rsid w:val="000C799B"/>
+    <w:rsid w:val="000E0F9A"/>
+    <w:rsid w:val="000E59AB"/>
     <w:rsid w:val="000F20DD"/>
     <w:rsid w:val="000F40C1"/>
     <w:rsid w:val="000F576C"/>
+    <w:rsid w:val="000F7813"/>
     <w:rsid w:val="00111E46"/>
     <w:rsid w:val="00120CC5"/>
+    <w:rsid w:val="001324A7"/>
     <w:rsid w:val="00143A3D"/>
     <w:rsid w:val="001605C0"/>
     <w:rsid w:val="0016213F"/>
+    <w:rsid w:val="0017058F"/>
     <w:rsid w:val="001713FE"/>
     <w:rsid w:val="001757C8"/>
+    <w:rsid w:val="00187D73"/>
+    <w:rsid w:val="001947AA"/>
+    <w:rsid w:val="001B0A4E"/>
     <w:rsid w:val="001B623B"/>
+    <w:rsid w:val="001B7C71"/>
+    <w:rsid w:val="001C001D"/>
     <w:rsid w:val="00200BD7"/>
     <w:rsid w:val="00221483"/>
     <w:rsid w:val="00224DAB"/>
+    <w:rsid w:val="00224FC6"/>
+    <w:rsid w:val="0023212A"/>
     <w:rsid w:val="00246228"/>
     <w:rsid w:val="0026367A"/>
     <w:rsid w:val="00265735"/>
+    <w:rsid w:val="00267967"/>
     <w:rsid w:val="002712B8"/>
+    <w:rsid w:val="00276649"/>
+    <w:rsid w:val="00277837"/>
+    <w:rsid w:val="00281686"/>
     <w:rsid w:val="00282DA3"/>
+    <w:rsid w:val="00283683"/>
+    <w:rsid w:val="002948BC"/>
     <w:rsid w:val="002C78A6"/>
     <w:rsid w:val="002D0205"/>
+    <w:rsid w:val="002D31C0"/>
+    <w:rsid w:val="002D49C3"/>
     <w:rsid w:val="002E1B10"/>
     <w:rsid w:val="002E288D"/>
     <w:rsid w:val="003011D3"/>
     <w:rsid w:val="003164CF"/>
     <w:rsid w:val="003470A6"/>
     <w:rsid w:val="00387511"/>
     <w:rsid w:val="00397567"/>
+    <w:rsid w:val="003A5120"/>
     <w:rsid w:val="003C55B9"/>
+    <w:rsid w:val="003E794B"/>
     <w:rsid w:val="0040127B"/>
     <w:rsid w:val="00404A19"/>
     <w:rsid w:val="00420D18"/>
     <w:rsid w:val="004457BF"/>
     <w:rsid w:val="00445D03"/>
     <w:rsid w:val="00471B25"/>
     <w:rsid w:val="00476FD8"/>
+    <w:rsid w:val="004856D1"/>
     <w:rsid w:val="00497DE2"/>
+    <w:rsid w:val="004A1781"/>
     <w:rsid w:val="004C0864"/>
+    <w:rsid w:val="004D65DF"/>
     <w:rsid w:val="004E1549"/>
+    <w:rsid w:val="004E6283"/>
     <w:rsid w:val="00500C9B"/>
+    <w:rsid w:val="00525D46"/>
+    <w:rsid w:val="00542C9A"/>
     <w:rsid w:val="00546BBA"/>
+    <w:rsid w:val="005564E0"/>
     <w:rsid w:val="00557CDC"/>
+    <w:rsid w:val="00585BAB"/>
     <w:rsid w:val="005950FA"/>
     <w:rsid w:val="005A0716"/>
+    <w:rsid w:val="005C7427"/>
     <w:rsid w:val="005D3D61"/>
+    <w:rsid w:val="005E108A"/>
+    <w:rsid w:val="0061240C"/>
+    <w:rsid w:val="00613756"/>
     <w:rsid w:val="00635A56"/>
+    <w:rsid w:val="00640689"/>
+    <w:rsid w:val="00666198"/>
+    <w:rsid w:val="00670A56"/>
     <w:rsid w:val="006A5717"/>
     <w:rsid w:val="006A575F"/>
     <w:rsid w:val="006E57C9"/>
+    <w:rsid w:val="006E7C1A"/>
     <w:rsid w:val="006F5900"/>
     <w:rsid w:val="006F63B5"/>
+    <w:rsid w:val="006F7261"/>
+    <w:rsid w:val="00722561"/>
     <w:rsid w:val="0072720D"/>
     <w:rsid w:val="00737D1B"/>
     <w:rsid w:val="00742AD9"/>
     <w:rsid w:val="00752BE8"/>
     <w:rsid w:val="007578F6"/>
+    <w:rsid w:val="007E2FEF"/>
+    <w:rsid w:val="00817FB2"/>
     <w:rsid w:val="00825598"/>
     <w:rsid w:val="00832479"/>
     <w:rsid w:val="008460BA"/>
+    <w:rsid w:val="00855A22"/>
     <w:rsid w:val="00855DF8"/>
     <w:rsid w:val="0087421C"/>
+    <w:rsid w:val="008859DB"/>
     <w:rsid w:val="00885F8C"/>
+    <w:rsid w:val="00887A20"/>
     <w:rsid w:val="008A309C"/>
     <w:rsid w:val="008A4F88"/>
     <w:rsid w:val="008A5EE8"/>
     <w:rsid w:val="008B0D9A"/>
     <w:rsid w:val="008D7B80"/>
     <w:rsid w:val="008E20C1"/>
+    <w:rsid w:val="008F6927"/>
     <w:rsid w:val="0090089D"/>
+    <w:rsid w:val="00901CF4"/>
     <w:rsid w:val="00911775"/>
     <w:rsid w:val="00937081"/>
     <w:rsid w:val="009410AB"/>
     <w:rsid w:val="00952A9C"/>
     <w:rsid w:val="0096222B"/>
+    <w:rsid w:val="00975506"/>
     <w:rsid w:val="00992B48"/>
+    <w:rsid w:val="009A1384"/>
+    <w:rsid w:val="009C2DF9"/>
     <w:rsid w:val="009C6688"/>
+    <w:rsid w:val="009C79C7"/>
+    <w:rsid w:val="009D2B58"/>
+    <w:rsid w:val="009E098D"/>
     <w:rsid w:val="009E0CE8"/>
     <w:rsid w:val="009E61BA"/>
     <w:rsid w:val="00A1039A"/>
+    <w:rsid w:val="00A16BAD"/>
     <w:rsid w:val="00A25CD9"/>
     <w:rsid w:val="00A263BF"/>
+    <w:rsid w:val="00A35B4B"/>
+    <w:rsid w:val="00A371CB"/>
+    <w:rsid w:val="00A5601C"/>
     <w:rsid w:val="00A7392B"/>
     <w:rsid w:val="00AA561C"/>
     <w:rsid w:val="00AA7DDC"/>
     <w:rsid w:val="00AE33A0"/>
     <w:rsid w:val="00B21781"/>
+    <w:rsid w:val="00B22AEE"/>
     <w:rsid w:val="00B23E16"/>
     <w:rsid w:val="00B420E5"/>
     <w:rsid w:val="00B50023"/>
+    <w:rsid w:val="00B52B57"/>
+    <w:rsid w:val="00B531C4"/>
     <w:rsid w:val="00B613FA"/>
     <w:rsid w:val="00B91F01"/>
     <w:rsid w:val="00B950D0"/>
+    <w:rsid w:val="00BA41A3"/>
     <w:rsid w:val="00BA62D7"/>
+    <w:rsid w:val="00BB5BC0"/>
+    <w:rsid w:val="00BC4C07"/>
     <w:rsid w:val="00BC7517"/>
+    <w:rsid w:val="00BE3262"/>
     <w:rsid w:val="00BE4305"/>
+    <w:rsid w:val="00BF7CD5"/>
     <w:rsid w:val="00C10874"/>
+    <w:rsid w:val="00C214BA"/>
+    <w:rsid w:val="00C25601"/>
     <w:rsid w:val="00C25B9D"/>
     <w:rsid w:val="00C36896"/>
+    <w:rsid w:val="00C37373"/>
     <w:rsid w:val="00C37447"/>
     <w:rsid w:val="00C54977"/>
+    <w:rsid w:val="00C57887"/>
     <w:rsid w:val="00C72EDE"/>
+    <w:rsid w:val="00CA2F4D"/>
     <w:rsid w:val="00CA78D8"/>
     <w:rsid w:val="00CB6A4C"/>
     <w:rsid w:val="00CC39F5"/>
+    <w:rsid w:val="00CC5687"/>
     <w:rsid w:val="00CD52FA"/>
     <w:rsid w:val="00CE4CAF"/>
     <w:rsid w:val="00CF2AC0"/>
+    <w:rsid w:val="00D004FD"/>
+    <w:rsid w:val="00D36537"/>
     <w:rsid w:val="00D42169"/>
+    <w:rsid w:val="00D507BE"/>
+    <w:rsid w:val="00D64E4F"/>
+    <w:rsid w:val="00D77439"/>
     <w:rsid w:val="00D9649F"/>
     <w:rsid w:val="00DC1DB1"/>
     <w:rsid w:val="00DC7DD6"/>
     <w:rsid w:val="00DD282E"/>
     <w:rsid w:val="00E05728"/>
     <w:rsid w:val="00E15418"/>
     <w:rsid w:val="00E21B59"/>
     <w:rsid w:val="00E36495"/>
+    <w:rsid w:val="00E36726"/>
+    <w:rsid w:val="00E47AEC"/>
     <w:rsid w:val="00E52A07"/>
+    <w:rsid w:val="00E547B9"/>
+    <w:rsid w:val="00E63583"/>
+    <w:rsid w:val="00E63751"/>
+    <w:rsid w:val="00E7166B"/>
     <w:rsid w:val="00E7481F"/>
+    <w:rsid w:val="00E76D39"/>
+    <w:rsid w:val="00E80306"/>
+    <w:rsid w:val="00E83C4C"/>
+    <w:rsid w:val="00E857FA"/>
     <w:rsid w:val="00EB3480"/>
     <w:rsid w:val="00EC78F5"/>
     <w:rsid w:val="00F018FA"/>
     <w:rsid w:val="00F02A76"/>
     <w:rsid w:val="00F14DCC"/>
     <w:rsid w:val="00F50ED9"/>
     <w:rsid w:val="00F51AF1"/>
     <w:rsid w:val="00F66BA4"/>
     <w:rsid w:val="00F870E9"/>
     <w:rsid w:val="00FB3D0B"/>
+    <w:rsid w:val="00FC32BF"/>
     <w:rsid w:val="00FC7C61"/>
     <w:rsid w:val="00FD44A9"/>
+    <w:rsid w:val="00FF4E23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B3C9BFB"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{77592673-E53B-4E2F-A6FB-C9D8FF409C27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6493,51 +7752,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A575F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
@@ -6674,113 +7933,113 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="005950FA"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005950FA"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="コメント文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005950FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="ab"/>
     <w:next w:val="ab"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005950FA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="コメント内容 (文字)"/>
     <w:basedOn w:val="ac"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005950FA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA7DDC"/>
     <w:rPr>
       <w:color w:val="CC9900" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA7DDC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C25B9D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="670451077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
@@ -6797,245 +8056,171 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BBD481F302074BE0A6BA4C54C6777E18"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{364D9FF6-FC70-44A0-B080-2DA33EF17ECE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003A4BC8" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="003A4BC8" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="BBD481F302074BE0A6BA4C54C6777E18"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【現在の最大ユーザー数】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC3C51E95FD14408AC8A12B4B3152534"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBB39D3C-998E-4838-A939-D68A75FB0DD9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003A4BC8" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="003A4BC8" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="DC3C51E95FD14408AC8A12B4B3152534"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【変更後の最大ユーザー数】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="26679AF7ECEA4BD799B01BD5D18824A9"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{728254E2-ECBF-446D-B76B-09502EB5C524}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003A4BC8" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="003A4BC8" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="26679AF7ECEA4BD799B01BD5D18824A9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【現在のデータ容量】</w:t>
-          </w:r>
-[...72 lines deleted...]
-            <w:t>ミーティング回数】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5E624EC409BF41458C2F7ED94335BCC2"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{973BB906-8D7F-42FF-8E27-561A4E3601E1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003A4BC8" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="003A4BC8" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="5E624EC409BF41458C2F7ED94335BCC2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【現在のユーザー数】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC71023B0E3640D590D1291D52BAFB4D"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE96986E-4306-436E-87E4-C5F023BE7BDD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003A4BC8" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="003A4BC8" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="AC71023B0E3640D590D1291D52BAFB4D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【変更後のユーザー数】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0EFF9806CEB14AEDAA80A7F0BB5EB104"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -7051,422 +8236,674 @@
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【組織名】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44B66C8F40574F2BA45131B4E16C4BAE"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B3C9C5E-96B4-45E4-828D-142B97A9D8D4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E52ACD" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="00E52ACD" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="44B66C8F40574F2BA45131B4E16C4BAE"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【申請年月日】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="391ED552FD964AC88867D4B3C572BBE9"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6F40D529-E761-4A6D-9ECC-FF1C42CBFF64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="391ED552FD964AC88867D4B3C572BBE9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【郵便番号】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C8180A465164DBEA5216B1E9D545ABB"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CE421D69-192E-40A1-B2B1-663D1C9303FC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="3C8180A465164DBEA5216B1E9D545ABB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>【都道府県】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D7CDED77243406FB1DF86E804EFF969"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{249BA135-9663-4959-BEF8-9FB4A05912FA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="0D7CDED77243406FB1DF86E804EFF969"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>【郡市区町村】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8CAF8B66DAC748458EFFC46B3C7CEB65"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B4C72AA4-4B53-4BEB-9EA8-4CB5E480EBD2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="8CAF8B66DAC748458EFFC46B3C7CEB65"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>【町域以下住所】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1425B9212F740F4B839AA9E2F2D5260"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7661F52D-F9C6-4DE6-A3BA-40E10C97BD84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="A1425B9212F740F4B839AA9E2F2D5260"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【申請者役職名】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0BEE45EE6DE48EFBC09EF929D55FA1D"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37F9DFBA-39BD-4331-BBDA-B47346791298}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008C335E" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="008C335E" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
             <w:pStyle w:val="B0BEE45EE6DE48EFBC09EF929D55FA1D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>【申請者氏名】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D423DF61-A05E-4BE5-9130-37D7EC7382AD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00660DBA" w:rsidRDefault="00D846CA">
           <w:r w:rsidRPr="00B74F76">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>クリックまたはタップして日付を入力してください。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8CF2B33B0061415E8EB5E1C220E6BB39"/>
+        <w:name w:val="12D0E0A92950498BA46CE5DDF6B9FDF4"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4641AF43-A3C8-4B1A-BCEE-D705C81E6EBC}"/>
+        <w:guid w:val="{5B7615C0-B013-467B-A289-7BC3C784B5B4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00181B55" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="004E757C" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
-            <w:pStyle w:val="8CF2B33B0061415E8EB5E1C220E6BB39"/>
+            <w:pStyle w:val="12D0E0A92950498BA46CE5DDF6B9FDF4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>【追加セット数</w:t>
+            <w:t>【</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="002D49C3">
             <w:rPr>
-              <w:rStyle w:val="a3"/>
-              <w:rFonts w:hint="eastAsia"/>
+              <w:color w:val="808080"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>変更後のデータ容量</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7C90EB34B45347A7AAAD4D2C9BA3F630"/>
+        <w:name w:val="04D581D9C8BD40DB8FDB1894DB593762"/>
         <w:category>
           <w:name w:val="全般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{47828A49-D467-4C99-8231-D73E9516BEAB}"/>
+        <w:guid w:val="{9D92B9D2-E28A-4FDE-B8A5-BDD96052A291}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001B2B02" w:rsidRDefault="0093446E" w:rsidP="0093446E">
+        <w:p w:rsidR="004E757C" w:rsidRDefault="004E757C" w:rsidP="004E757C">
           <w:pPr>
-            <w:pStyle w:val="7C90EB34B45347A7AAAD4D2C9BA3F630"/>
+            <w:pStyle w:val="04D581D9C8BD40DB8FDB1894DB593762"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>【追加セット数</w:t>
+            <w:t>【変更適用月】</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA25B21CC4AC4B9BBA51092B3DFECCB5"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C2ACFA6-31A4-45FE-8738-78D0229A05F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="BA25B21CC4AC4B9BBA51092B3DFECCB5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>【変更適用月】</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE00A17CE0CA4CA0BAF268EE7FBA292B"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3D492E37-5EF5-4725-986C-1FE79A9AB7A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="EE00A17CE0CA4CA0BAF268EE7FBA292B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>【現在のユーザー数】</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2637C58FB005451A81452FAE79AE1EA8"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FDAC6399-8922-4558-8AFD-1334938571D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="2637C58FB005451A81452FAE79AE1EA8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A1788">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2C89B806A5C406BA3041160712BB444"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B9389619-6C89-4308-B14B-2519C6ECDEE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="B2C89B806A5C406BA3041160712BB444"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A1788">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E2BF9E6C5AEC44A19402F0CA24F9C3E4"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0E3B168-ACDD-4581-8AB5-3BEE065C613D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="E2BF9E6C5AEC44A19402F0CA24F9C3E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A1788">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D81DDC181A84739B5BD907F8CC3239E"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D46D34DD-32E9-4BEE-84AF-A52A5DCC48B5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="9D81DDC181A84739B5BD907F8CC3239E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A1788">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>ここをクリックまたはタップしてテキストを入力してください。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B9F81F5BDA6642A9A914D1613EA13DB3"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4DC774C-A96B-4C57-BE91-1786D52FED75}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="B9F81F5BDA6642A9A914D1613EA13DB3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>【</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002D49C3">
+            <w:rPr>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>追加ミーティング回数</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>(</w:t>
+            <w:t>】</w:t>
           </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AC2CD2813A1F46089D6CC214510729F4"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3FC05339-6659-4CE9-BBE7-C5A35E18ADD0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="AC2CD2813A1F46089D6CC214510729F4"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>情報セキュリティ</w:t>
+            <w:t>【変更適用月】</w:t>
           </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1F8B92303F24F69B1D62336185DF6ED"/>
+        <w:category>
+          <w:name w:val="全般"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{083765E4-9321-4919-BE61-D877CED9AED4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C4374A" w:rsidRDefault="005102A4" w:rsidP="005102A4">
+          <w:pPr>
+            <w:pStyle w:val="C1F8B92303F24F69B1D62336185DF6ED"/>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
-            <w:t>)</w:t>
+            <w:t>【</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002D49C3">
+            <w:rPr>
+              <w:color w:val="808080"/>
+            </w:rPr>
+            <w:t>追加Webミーティング回数</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>】</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7475,100 +8912,143 @@
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A93463"/>
     <w:rsid w:val="00051DD5"/>
+    <w:rsid w:val="0006497B"/>
+    <w:rsid w:val="000E59AB"/>
+    <w:rsid w:val="001324A7"/>
     <w:rsid w:val="00181B55"/>
     <w:rsid w:val="00183C65"/>
+    <w:rsid w:val="00187D73"/>
     <w:rsid w:val="001A2BB2"/>
     <w:rsid w:val="001B2B02"/>
     <w:rsid w:val="001C4863"/>
+    <w:rsid w:val="00283683"/>
+    <w:rsid w:val="002B24F6"/>
     <w:rsid w:val="002C1152"/>
     <w:rsid w:val="002C7D13"/>
     <w:rsid w:val="003A4BC8"/>
+    <w:rsid w:val="003A5120"/>
     <w:rsid w:val="003C647B"/>
     <w:rsid w:val="003D7BC6"/>
     <w:rsid w:val="003F1D3B"/>
+    <w:rsid w:val="003F7FAB"/>
     <w:rsid w:val="00410A70"/>
     <w:rsid w:val="00423999"/>
     <w:rsid w:val="00424770"/>
     <w:rsid w:val="00444DDC"/>
     <w:rsid w:val="004526FE"/>
     <w:rsid w:val="00455ED3"/>
     <w:rsid w:val="00463EA3"/>
+    <w:rsid w:val="004E6283"/>
+    <w:rsid w:val="004E757C"/>
     <w:rsid w:val="00501953"/>
+    <w:rsid w:val="005102A4"/>
+    <w:rsid w:val="005202F7"/>
+    <w:rsid w:val="0055484C"/>
+    <w:rsid w:val="0061240C"/>
     <w:rsid w:val="00622852"/>
     <w:rsid w:val="00660DBA"/>
     <w:rsid w:val="00661AFD"/>
     <w:rsid w:val="00675BE8"/>
+    <w:rsid w:val="006A1BDB"/>
     <w:rsid w:val="006A5717"/>
+    <w:rsid w:val="006D0461"/>
+    <w:rsid w:val="00753D01"/>
+    <w:rsid w:val="00811BB0"/>
     <w:rsid w:val="008907C9"/>
+    <w:rsid w:val="0089220C"/>
     <w:rsid w:val="0089631C"/>
     <w:rsid w:val="008C335E"/>
+    <w:rsid w:val="008F6927"/>
+    <w:rsid w:val="00902CE0"/>
     <w:rsid w:val="009044C9"/>
     <w:rsid w:val="009238E4"/>
     <w:rsid w:val="0093446E"/>
     <w:rsid w:val="009408C4"/>
+    <w:rsid w:val="00947BAF"/>
     <w:rsid w:val="00965EC6"/>
+    <w:rsid w:val="009A1384"/>
+    <w:rsid w:val="009B2D6D"/>
+    <w:rsid w:val="009B7845"/>
+    <w:rsid w:val="009C79C7"/>
+    <w:rsid w:val="009D2B58"/>
+    <w:rsid w:val="009E098D"/>
+    <w:rsid w:val="00A453E7"/>
     <w:rsid w:val="00A93463"/>
     <w:rsid w:val="00B24917"/>
     <w:rsid w:val="00B502B8"/>
     <w:rsid w:val="00BC2025"/>
+    <w:rsid w:val="00BC4C07"/>
+    <w:rsid w:val="00BC6136"/>
     <w:rsid w:val="00C10874"/>
+    <w:rsid w:val="00C214BA"/>
+    <w:rsid w:val="00C31BF8"/>
+    <w:rsid w:val="00C4374A"/>
+    <w:rsid w:val="00CD0CBA"/>
     <w:rsid w:val="00CD21DE"/>
     <w:rsid w:val="00D36647"/>
+    <w:rsid w:val="00D64E4F"/>
     <w:rsid w:val="00D846CA"/>
     <w:rsid w:val="00D95E59"/>
     <w:rsid w:val="00DB7936"/>
+    <w:rsid w:val="00E34530"/>
+    <w:rsid w:val="00E36726"/>
     <w:rsid w:val="00E52A07"/>
     <w:rsid w:val="00E52ACD"/>
+    <w:rsid w:val="00E6220C"/>
+    <w:rsid w:val="00E7166B"/>
+    <w:rsid w:val="00E9016E"/>
     <w:rsid w:val="00EB3F78"/>
     <w:rsid w:val="00EF6583"/>
+    <w:rsid w:val="00F03033"/>
     <w:rsid w:val="00F11C04"/>
     <w:rsid w:val="00F66BA4"/>
     <w:rsid w:val="00F842A5"/>
     <w:rsid w:val="00FB153D"/>
+    <w:rsid w:val="00FC32BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7979,257 +9459,332 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00675BE8"/>
+    <w:rsid w:val="005102A4"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EFF9806CEB14AEDAA80A7F0BB5EB104">
     <w:name w:val="0EFF9806CEB14AEDAA80A7F0BB5EB104"/>
     <w:rsid w:val="0093446E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44B66C8F40574F2BA45131B4E16C4BAE">
+    <w:name w:val="44B66C8F40574F2BA45131B4E16C4BAE"/>
+    <w:rsid w:val="004E757C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="391ED552FD964AC88867D4B3C572BBE9">
     <w:name w:val="391ED552FD964AC88867D4B3C572BBE9"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C8180A465164DBEA5216B1E9D545ABB">
     <w:name w:val="3C8180A465164DBEA5216B1E9D545ABB"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D7CDED77243406FB1DF86E804EFF969">
     <w:name w:val="0D7CDED77243406FB1DF86E804EFF969"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CAF8B66DAC748458EFFC46B3C7CEB65">
     <w:name w:val="8CAF8B66DAC748458EFFC46B3C7CEB65"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1425B9212F740F4B839AA9E2F2D5260">
     <w:name w:val="A1425B9212F740F4B839AA9E2F2D5260"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0BEE45EE6DE48EFBC09EF929D55FA1D">
     <w:name w:val="B0BEE45EE6DE48EFBC09EF929D55FA1D"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBD481F302074BE0A6BA4C54C6777E18">
     <w:name w:val="BBD481F302074BE0A6BA4C54C6777E18"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC3C51E95FD14408AC8A12B4B3152534">
     <w:name w:val="DC3C51E95FD14408AC8A12B4B3152534"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="26679AF7ECEA4BD799B01BD5D18824A9">
     <w:name w:val="26679AF7ECEA4BD799B01BD5D18824A9"/>
-    <w:rsid w:val="0093446E"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="480BD3A1D0AC4B58B69AF842DB59D92C">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12D0E0A92950498BA46CE5DDF6B9FDF4">
+    <w:name w:val="12D0E0A92950498BA46CE5DDF6B9FDF4"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE0A1F31B9624F7C9CF75EBE2B11927D">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E624EC409BF41458C2F7ED94335BCC2">
+    <w:name w:val="5E624EC409BF41458C2F7ED94335BCC2"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CF2B33B0061415E8EB5E1C220E6BB39">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC71023B0E3640D590D1291D52BAFB4D">
+    <w:name w:val="AC71023B0E3640D590D1291D52BAFB4D"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C90EB34B45347A7AAAD4D2C9BA3F630">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04D581D9C8BD40DB8FDB1894DB593762">
+    <w:name w:val="04D581D9C8BD40DB8FDB1894DB593762"/>
+    <w:rsid w:val="004E757C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E624EC409BF41458C2F7ED94335BCC2">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA25B21CC4AC4B9BBA51092B3DFECCB5">
+    <w:name w:val="BA25B21CC4AC4B9BBA51092B3DFECCB5"/>
+    <w:rsid w:val="005102A4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC71023B0E3640D590D1291D52BAFB4D">
-[...1 lines deleted...]
-    <w:rsid w:val="0093446E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE00A17CE0CA4CA0BAF268EE7FBA292B">
+    <w:name w:val="EE00A17CE0CA4CA0BAF268EE7FBA292B"/>
+    <w:rsid w:val="005102A4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="游ゴシック" w:hAnsi="Arial"/>
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2637C58FB005451A81452FAE79AE1EA8">
+    <w:name w:val="2637C58FB005451A81452FAE79AE1EA8"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2C89B806A5C406BA3041160712BB444">
+    <w:name w:val="B2C89B806A5C406BA3041160712BB444"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2BF9E6C5AEC44A19402F0CA24F9C3E4">
+    <w:name w:val="E2BF9E6C5AEC44A19402F0CA24F9C3E4"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D81DDC181A84739B5BD907F8CC3239E">
+    <w:name w:val="9D81DDC181A84739B5BD907F8CC3239E"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9F81F5BDA6642A9A914D1613EA13DB3">
+    <w:name w:val="B9F81F5BDA6642A9A914D1613EA13DB3"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC2CD2813A1F46089D6CC214510729F4">
+    <w:name w:val="AC2CD2813A1F46089D6CC214510729F4"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1F8B92303F24F69B1D62336185DF6ED">
+    <w:name w:val="C1F8B92303F24F69B1D62336185DF6ED"/>
+    <w:rsid w:val="005102A4"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="赤味がかったオレンジ">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="505046"/>
       </a:dk2>
@@ -8514,69 +10069,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F8FF726-1ED6-4C7E-9345-909C589821BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>179</Words>
-  <Characters>1024</Characters>
+  <Words>214</Words>
+  <Characters>1221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1201</CharactersWithSpaces>
+  <CharactersWithSpaces>1433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>髙井　柚佳</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>